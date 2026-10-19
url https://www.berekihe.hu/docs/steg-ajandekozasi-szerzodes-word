--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -1,548 +1,533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00380DC6" w:rsidRDefault="00801185" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="4D72B013" w14:textId="77777777" w:rsidR="00380DC6" w:rsidRDefault="00801185" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801185">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Ajándékozási szerződés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00DD2DC7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+    <w:p w14:paraId="10985570" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>amely létrejött egyrészről</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="8193"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00801185" w:rsidTr="00801185">
+      <w:tr w:rsidR="00801185" w14:paraId="2A5FE35C" w14:textId="77777777" w:rsidTr="00801185">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="3F126927" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Név</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="4058D13D" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="00801185">
+      <w:tr w:rsidR="00801185" w14:paraId="7A3CDDEA" w14:textId="77777777" w:rsidTr="00801185">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="3BA1FDDD" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Születési hely, idő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="5094DF07" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="00801185">
+      <w:tr w:rsidR="00801185" w14:paraId="4ADF4B5C" w14:textId="77777777" w:rsidTr="00801185">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="0C1A5A10" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anyja neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="69FDDB9F" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="00801185">
+      <w:tr w:rsidR="00801185" w14:paraId="688972B3" w14:textId="77777777" w:rsidTr="00801185">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="735AF823" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lakcím</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="03EE5041" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="00801185">
+      <w:tr w:rsidR="00801185" w14:paraId="4E6F9231" w14:textId="77777777" w:rsidTr="00801185">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="7C0239DB" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Szig.szám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+          <w:p w14:paraId="7C7277EC" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="29484C93" w14:textId="218048EE" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mint ajándékozó </w:t>
       </w:r>
       <w:r w:rsidRPr="00801185">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a továbbiakban:  </w:t>
+        <w:t xml:space="preserve">(a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB2" w:rsidRPr="00801185">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>továbbiakban: AJÁNDÉKOZÓ</w:t>
       </w:r>
       <w:r w:rsidRPr="00801185">
-        <w:t>AJÁNDÉKOZÓ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00801185">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="55AE7705" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>másrészről</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="8193"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00801185" w:rsidTr="007D14FF">
+      <w:tr w:rsidR="00801185" w14:paraId="64CA1CFB" w14:textId="77777777" w:rsidTr="007D14FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="2118EFEE" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Név</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="54B953A1" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="007D14FF">
+      <w:tr w:rsidR="00801185" w14:paraId="611B567B" w14:textId="77777777" w:rsidTr="007D14FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="38C6ACB0" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Születési hely, idő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="38DBBE2B" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="007D14FF">
+      <w:tr w:rsidR="00801185" w14:paraId="1C95007E" w14:textId="77777777" w:rsidTr="007D14FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="70D184DF" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anyja neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="30E35733" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="007D14FF">
+      <w:tr w:rsidR="00801185" w14:paraId="6A6A271E" w14:textId="77777777" w:rsidTr="007D14FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="1B40A7C2" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lakcím</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="1A7089FB" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidTr="007D14FF">
+      <w:tr w:rsidR="00801185" w14:paraId="11EBAF26" w14:textId="77777777" w:rsidTr="007D14FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="056B87F0" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Szig.szám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
+          <w:p w14:paraId="094AB418" w14:textId="77777777" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="007D14FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
+    <w:p w14:paraId="19AB01A6" w14:textId="2D3F0374" w:rsidR="00801185" w:rsidRDefault="00801185" w:rsidP="00801185">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mint megajándékozott </w:t>
+        <w:t xml:space="preserve">mint megajándékozott (a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>továbbiakban: MEGAJÁNDÉKOZOTT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a továbbiakban:  </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r>
         <w:t>között az alulírott helyen és időben, az alábbi feltételekkel:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00801185" w:rsidP="001F24DF">
+    <w:p w14:paraId="506B03A9" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00801185" w:rsidP="001F24DF">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Az ajándékozó elajándékozza a használatában lévő _________ számú </w:t>
       </w:r>
       <w:r w:rsidR="004904D4" w:rsidRPr="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>víziállást</w:t>
@@ -551,773 +536,848 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mely a Berekfürdői Önkormányzat tulajdonában álló </w:t>
       </w:r>
       <w:r w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Belső-tó: 16-333-1-5 </w:t>
       </w:r>
       <w:r w:rsidR="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Külső-Víztározó: 16-293-1-5</w:t>
+        <w:t xml:space="preserve"> Külső-Víztározó: 16-293-1-5 víztérkóddal rendelkező</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD2DC7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> horgász tavon helyezkedik el.</w:t>
       </w:r>
       <w:r w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> víztérkóddal rendelkező</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a megfelelő aláhúzandó)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801185" w:rsidRPr="00DD2DC7" w:rsidRDefault="00801185" w:rsidP="001F24DF">
+    <w:p w14:paraId="12762C83" w14:textId="5880B69E" w:rsidR="000469A4" w:rsidRPr="000469A4" w:rsidRDefault="000469A4" w:rsidP="000469A4">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="830"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000469A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Stég alapterülete: _____ m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000469A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000469A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  | Felépítmény: _____ m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000469A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000469A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347859BD" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00DD2DC7" w:rsidRDefault="00801185" w:rsidP="001F24DF">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Az Ajándékozó az 1. pontban megjelölt ingatlant a Megajándékozottnak ajándékozza.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="08177E5B" w14:textId="6AD6E814" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Az Ajándékozó kijelenti, hogy a jelen szerződés tárgyát képező </w:t>
       </w:r>
+      <w:r w:rsidR="00A45CB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">víziállást </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB2" w:rsidRPr="004904D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mederhasználati</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">víziállást </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">díjtartozás </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB2" w:rsidRPr="004904D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nem</w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> terheli, harmadik személynek a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mederhasználati díjtartozás </w:t>
+        <w:t xml:space="preserve"> víziálláson </w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nem terheli, harmadik személynek a</w:t>
+        <w:t xml:space="preserve">nincs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> víziálláson </w:t>
+        <w:t>használati</w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nincs </w:t>
+        <w:t xml:space="preserve"> joga, vagy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>használati</w:t>
+        <w:t>meghatalmazottja</w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> joga, vagy </w:t>
+        <w:t xml:space="preserve">, amely a Megajándékozott </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>meghatalmazottja</w:t>
+        <w:t>használati jogát</w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, amely a Megajándékozott </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> akadályozná, vagy korlátozná.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="0857229B" w14:textId="77777777" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Megajándékozott az ajándékot jelen szerződés aláírásával elfogadja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="11D75AF8" w14:textId="0F60C3AD" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Az Ajándékozó jelen szerződés aláírásával feltétel nélkül és visszavonhatatlanul hozzájárul, és kéri a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bereki Horgász Egyesület vezetőségét mint vízkezelőt</w:t>
+        <w:t xml:space="preserve">Bereki Horgász Egyesület </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vezetőségét,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mint vízkezelőt</w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, hogy a Megajándékozott </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>használati jogát</w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ajándékozás jogcímén a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> víziállásra</w:t>
       </w:r>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jegyezze be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, majd továbbítsa a vízterület tulajdonosa a Berekifürdői Önkormányzat felé.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="0DC99A96" w14:textId="77777777" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jelen szerződésben nem szabályozott kérdésekben a Ptk. ajándékozásra vonatkozó rendelkezései irányadóak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="0A3C32B4" w14:textId="77777777" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004904D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Az Ajándékozó kijelenti, hogy az ajándékozásra, illetve jelen szerződés aláírására önálló akarat-elhatározásából, mindenféle kényszertől mentesen került sor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="4271DE6F" w14:textId="77777777" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E szerződés 2 (kettő) példányban készült, melyet a szerződő felek, mint akaratukkal mindenben megegyezőt megerősítenek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="004904D4">
+    <w:p w14:paraId="256F2743" w14:textId="77777777" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="004904D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kelt: _________________, ________</w:t>
       </w:r>
       <w:r w:rsidR="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> év</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="00DD2DC7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hó ______ nap</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="3441EE23" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2DC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10469" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4356"/>
         <w:gridCol w:w="1734"/>
         <w:gridCol w:w="4379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidTr="00DD2DC7">
+      <w:tr w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w14:paraId="400B3387" w14:textId="77777777" w:rsidTr="00DD2DC7">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="6059826A" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>ajándékozó</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="64ED0435" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="73C74E13" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRPr="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>megajándékozott</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="08C48901" w14:textId="77777777" w:rsidR="004904D4" w:rsidRDefault="004904D4" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD2DC7" w:rsidTr="00DD2DC7">
+      <w:tr w:rsidR="00DD2DC7" w14:paraId="6FF3E3FD" w14:textId="77777777" w:rsidTr="00DD2DC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="76C89F5C" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TANÚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="09968EE0" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TANÚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2DC7" w:rsidTr="00DD2DC7">
+      <w:tr w:rsidR="00DD2DC7" w14:paraId="34F70AAC" w14:textId="77777777" w:rsidTr="00DD2DC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="7A7E5F16" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Név:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="5D12CAB3" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Név:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2DC7" w:rsidTr="00DD2DC7">
+      <w:tr w:rsidR="00DD2DC7" w14:paraId="52E66A95" w14:textId="77777777" w:rsidTr="00DD2DC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="04613391" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lakcím:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="2003F54E" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lakcím:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD2DC7" w:rsidTr="00DD2DC7">
+      <w:tr w:rsidR="00DD2DC7" w14:paraId="48D3D36D" w14:textId="77777777" w:rsidTr="00DD2DC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="6C93A746" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Szig.szám:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+          <w:p w14:paraId="77851DC4" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Szig.szám:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DD2DC7" w:rsidRPr="004904D4" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
+    <w:p w14:paraId="0162D3BE" w14:textId="77777777" w:rsidR="00DD2DC7" w:rsidRPr="004904D4" w:rsidRDefault="00DD2DC7" w:rsidP="00DD2DC7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD2DC7" w:rsidRPr="004904D4" w:rsidSect="00801185">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B90996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE401E"/>
     <w:lvl w:ilvl="0" w:tplc="040E0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1363,125 +1423,128 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="527453685">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801185"/>
+    <w:rsid w:val="000469A4"/>
     <w:rsid w:val="00380DC6"/>
     <w:rsid w:val="004904D4"/>
     <w:rsid w:val="00801185"/>
+    <w:rsid w:val="00A45CB2"/>
     <w:rsid w:val="00DD2DC7"/>
+    <w:rsid w:val="00F91FB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4E324D4B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8942281F-219B-4D30-B116-8B45E57CF455}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1617,51 +1680,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -1813,50 +1876,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1867,63 +1931,63 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Rcsostblzat">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normltblzat"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00801185"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Norml"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00801185"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1621035180">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2204,69 +2268,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>239</Words>
-  <Characters>1651</Characters>
+  <Words>259</Words>
+  <Characters>1684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1887</CharactersWithSpaces>
+  <CharactersWithSpaces>1900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sapi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>