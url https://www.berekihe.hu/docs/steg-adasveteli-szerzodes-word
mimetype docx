--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -1,756 +1,756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+    <w:p w14:paraId="5F518D1D" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
       </w:pPr>
       <w:r>
         <w:t>Adásvételi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>szerződés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+    <w:p w14:paraId="569F7F87" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="203"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+    <w:p w14:paraId="3FEC50C2" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:ind w:left="117"/>
       </w:pPr>
       <w:r>
         <w:t>amely</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>létrejött</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>egyrészről</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+    <w:p w14:paraId="67E2FFD6" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="127" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2246"/>
         <w:gridCol w:w="6816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="10812AB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="0A7D9B06" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Név</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="0FB0E656" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="78E3C369" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="46506E2B" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Születési</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>hely,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>idő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="169F5099" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="605C0A71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="54CC9E6F" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Anyja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="48E6FBF0" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="3C333FEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="46096C3D" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lakcím</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="728A3C2B" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="2F02784A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="152815C8" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Szem.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ig.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>szám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="3DD8535A" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+    <w:p w14:paraId="0CCD8B7F" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="123"/>
         <w:ind w:left="117"/>
       </w:pPr>
       <w:r>
         <w:t>mint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>eladó</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>továbbiakban:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eladó),</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+    <w:p w14:paraId="446D4E18" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7422"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="117"/>
       </w:pPr>
       <w:r>
         <w:t>másrészről</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+    <w:p w14:paraId="3059C915" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="127" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="6796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="05910FD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="7F8406B6" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Név</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="07027D64" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="5B680F4A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="29187807" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Születési</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>hely,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>idő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="2AC179BD" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="7471C1D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="421F7C99" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Anyja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="4CFBD6F1" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="4703E836" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="4B25B988" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lakcím</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="014B763E" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0D73">
+      <w:tr w:rsidR="006C0D73" w14:paraId="2C6F64F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+          <w:p w14:paraId="7BF04897" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Szem.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ig.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>szám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+          <w:p w14:paraId="4C1DC084" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8" w:rsidP="009B4A1C">
+    <w:p w14:paraId="488034FC" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8" w:rsidP="009B4A1C">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="123" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="117"/>
       </w:pPr>
       <w:r>
         <w:t>mint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vevő (a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>továbbiakban: Vevő) között</w:t>
@@ -776,51 +776,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>napon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">az alábbi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>feltételekkel:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4A1C" w:rsidRPr="009B4A1C" w:rsidRDefault="00D250D8" w:rsidP="009B4A1C">
+    <w:p w14:paraId="797D93AA" w14:textId="77777777" w:rsidR="009B4A1C" w:rsidRPr="009B4A1C" w:rsidRDefault="00D250D8" w:rsidP="009B4A1C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="830"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="830" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Az</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -877,51 +877,51 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2CFC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>használatában</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">álló </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4A1C" w:rsidRDefault="009B4A1C" w:rsidP="009B4A1C">
+    <w:p w14:paraId="6196E514" w14:textId="77777777" w:rsidR="009B4A1C" w:rsidRDefault="009B4A1C" w:rsidP="009B4A1C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="830"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="830" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36AF2584" wp14:editId="783F1723">
                 <wp:simplePos x="0" y="0"/>
@@ -963,66 +963,66 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3316F237" id="Téglalap 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.4pt;margin-top:1.2pt;width:11.25pt;height:11.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUOqiLlQIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r47TZD9GnSJI0WFA&#10;0QZrh54VWYoNyKImKXGyN9pz7MVGSbYTdMUOw3yQSZH8+COSV9eHVpG9sK4BXdL8YkKJ0ByqRm9L&#10;+u3p9t1HSpxnumIKtCjpUTh6vXj75qozhZhCDaoSliCIdkVnSlp7b4osc7wWLXMXYIRGoQTbMo+s&#10;3WaVZR2ityqbTibvsw5sZSxw4Rze3iQhXUR8KQX3D1I64YkqKcbm42njuQlntrhixdYyUze8D4P9&#10;QxQtazQ6HaFumGdkZ5s/oNqGW3Ag/QWHNgMpGy5iDphNPnmRzWPNjIi5YHGcGcvk/h8sv9+vLWmq&#10;ks4p0azFJ3r69XOrmGKGzEN5OuMK1Ho0a9tzDsmQ60HaNvwxC3KIJT2OJRUHTzhe5rPLfDqjhKMo&#10;0pcBMzsZG+v8ZwEtCURJLb5YLCTb3zmfVAeV4EvDbaMU3rNC6XA6UE0V7iIT2kaslCV7hg/uD3nv&#10;7UwLfQfLLOSVMomUPyqRUL8KiQXB2KcxkNiKJ0zGudA+T6KaVSK5mk/wG5wNUcRElUbAgCwxyBG7&#10;Bxg0E8iAndLu9YOpiJ08Gk/+FlgyHi2iZ9B+NG4bDfY1AIVZ9Z6T/lCkVJpQpQ1UR2wXC2mOnOG3&#10;DT7bHXN+zSwODo4YLgP/gIdU0JUUeoqSGuyP1+6DPvYzSinpcBBL6r7vmBWUqC8aO/1TPpuFyY3M&#10;bP5hiow9l2zOJXrXrgCfPse1Y3gkg75XAykttM+4M5bBK4qY5ui7pNzbgVn5tCBw63CxXEY1nFbD&#10;/J1+NDyAh6qGtnw6PDNr+t712PT3MAwtK160cNINlhqWOw+yif19qmtfb5z02Dj9Vgqr5JyPWqfd&#10;ufgNAAD//wMAUEsDBBQABgAIAAAAIQC1/jPa4QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;TwIxFITvJv6H5plwIdJlV0GW7RJighATTUA9cCvbx3bj9rXZFlj/veWkx8lMZr4pFr1p2Rk731gS&#10;MB4lwJAqqxqqBXx+rO6fgPkgScnWEgr4QQ+L8vamkLmyF9rieRdqFkvI51KADsHlnPtKo5F+ZB1S&#10;9I62MzJE2dVcdfISy03L0ySZcCMbigtaOnzWWH3vTkbAaq2HS/769uU2/v1o0o17WQ/3Qgzu+uUc&#10;WMA+/IXhih/RoYxMB3si5VkrIHucRPQgIH0AFv1sOsuAHa56Brws+P8D5S8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA1Dqoi5UCAACDBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAtf4z2uEAAAAIAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="4CFC9BEE" id="Téglalap 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.4pt;margin-top:1.2pt;width:11.25pt;height:11.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqZlfeeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n6R5BnSJo0WFA&#10;0RZrh55VWaoFyKJGKXGyXz9KfiToih2G+SBTIvmR/ETq/GLXWrZVGAy4ipcnM86Uk1Ab91LxH4/X&#10;Hz5zFqJwtbDgVMX3KvCL1ft3551fqjk0YGuFjEBcWHa+4k2MflkUQTaqFeEEvHKk1ICtiLTFl6JG&#10;0RF6a4v5bPax6ABrjyBVCHR61Sv5KuNrrWS80zqoyGzFKbeYV8zrc1qL1blYvqDwjZFDGuIfsmiF&#10;cRR0groSUbANmj+gWiMRAuh4IqEtQGsjVa6Bqilnr6p5aIRXuRYiJ/iJpvD/YOXt9sHfI9HQ+bAM&#10;JKYqdhrb9Kf82C6TtZ/IUrvIJB2Wi9NyvuBMkirLp4nM4uDsMcSvClqWhIoj3UWmSGxvQuxNR5MU&#10;y8G1sTbfh3XpIIA1dTrLm9QQ6tIi2wq6yrgrh2hHVhQ7eRaHSrIU91YlCOu+K81MTbnPcyK5yQ6Y&#10;QkrlYtmrGlGrPtTZjL4x2JhFLjQDJmRNSU7YA8Bo2YOM2H3Zg31yVblHJ+fZ3xLrnSePHBlcnJxb&#10;4wDfArBU1RC5tx9J6qlJLD1Dvb9HhtBPSPDy2tC13YgQ7wXSSNDw0JjHO1q0ha7iMEicNYC/3jpP&#10;9tSppOWsoxGrePi5Eag4s98c9fCXcrFIM5k3i7NPc9rgseb5WOM27SXQ1Zf0oHiZxWQf7ShqhPaJ&#10;XoN1ikoq4STFrriMOG4uYz/69J5ItV5nM5pDL+KNe/AygSdWU1s+7p4E+qF3IzX9LYzjKJavWri3&#10;TZ4O1psI2uT+PvA68E0znBtneG/SI3G8z1aHV3H1GwAA//8DAFBLAwQUAAYACAAAACEAtf4z2uEA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU8CMRSE7yb+h+aZcCHSZVdBlu0SYoIQE01APXAr&#10;28d24/a12RZY/73lpMfJTGa+KRa9adkZO99YEjAeJcCQKqsaqgV8fqzun4D5IEnJ1hIK+EEPi/L2&#10;ppC5shfa4nkXahZLyOdSgA7B5Zz7SqORfmQdUvSOtjMyRNnVXHXyEstNy9MkmXAjG4oLWjp81lh9&#10;705GwGqth0v++vblNv79aNKNe1kP90IM7vrlHFjAPvyF4Yof0aGMTAd7IuVZKyB7nET0ICB9ABb9&#10;bDrLgB2uega8LPj/A+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGpmV954AgAAXQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALX+M9rhAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C02D08B" wp14:editId="73075ABB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>542124</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13915</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="143124" cy="143123"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Téglalap 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="143124" cy="143123"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -1040,134 +1040,207 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0C41937B" id="Téglalap 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.7pt;margin-top:1.1pt;width:11.25pt;height:11.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmGfVOlgIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r46TdD9BnSJI0WFA&#10;0RZrh55VWYoFSKImKXGyN9pz7MVGyT8JumKHYT7IpEh+/BHJi8u90WQnfFBgK1qeTSgRlkOt7Kai&#10;3x6v332kJERma6bBiooeRKCXy7dvLlq3EFNoQNfCEwSxYdG6ijYxukVRBN4Iw8IZOGFRKMEbFpH1&#10;m6L2rEV0o4vpZPK+aMHXzgMXIeDtVSeky4wvpeDxTsogItEVxdhiPn0+n9NZLC/YYuOZaxTvw2D/&#10;EIVhyqLTEeqKRUa2Xv0BZRT3EEDGMw6mACkVFzkHzKacvMjmoWFO5FywOMGNZQr/D5bf7u49UXVF&#10;Z5RYZvCJHn/93GimmSOzVJ7WhQVqPbh733MByZTrXnqT/pgF2eeSHsaSin0kHC/L+ayczinhKMp0&#10;xiyOxs6H+FmAIYmoqMcXy4Vku5sQ0SGqDirJl4VrpXV+NW3TRQCt6nSXmdQ2Yq092TF88LgvUwYI&#10;caKFXLIsUl5dJpmKBy0ShLZfhcSCYOzTHEhuxSMm41zYWHaihtWic3U+wW9wNkSRXWfAhCwxyBG7&#10;Bxg0O5ABu4u510+mInfyaDz5W2Cd8WiRPYONo7FRFvxrABqz6j13+kORutKkKj1DfcB28dDNUXD8&#10;WuGz3bAQ75nHwcERw2UQ7/CQGtqKQk9R0oD/8dp90sd+RiklLQ5iRcP3LfOCEv3FYqd/KufzNLmZ&#10;mZ9/mCLjTyXPpxK7NWvApy9x7TieyaQf9UBKD+YJd8YqeUURsxx9V5RHPzDr2C0I3DpcrFZZDafV&#10;sXhjHxxP4KmqqS0f90/Mu753Izb9LQxDyxYvWrjTTZYWVtsIUuX+Pta1rzdOem6cfiulVXLKZ63j&#10;7lz+BgAA//8DAFBLAwQUAAYACAAAACEAAsQ4IN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;UUvDMBSF3wX/Q7iCL8OllulmbTqGMDcGCk598C1r7ppicxOabKv/3rsnfTycw3e+cj64Thyxj60n&#10;BbfjDARS7U1LjYKP9+XNDERMmozuPKGCH4wwry4vSl0Yf6I3PG5TIxhCsdAKbEqhkDLWFp2OYx+Q&#10;uNv73unEsW+k6fWJ4a6TeZbdS6db4gerAz5ZrL+3B6dgubKjhdy8fIZ1fN27fB2eV6Mvpa6vhsUj&#10;iIRD+hvDWZ/VoWKnnT+QiaJTMLub8FJBnoM419n0AcSO82QKsirlf//qFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGYZ9U6WAgAAgwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAALEOCDeAAAABwEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="3FB819C2" id="Téglalap 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.7pt;margin-top:1.1pt;width:11.25pt;height:11.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqZlfeeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n6R5BnSJo0WFA&#10;0RZrh55VWaoFyKJGKXGyXz9KfiToih2G+SBTIvmR/ETq/GLXWrZVGAy4ipcnM86Uk1Ab91LxH4/X&#10;Hz5zFqJwtbDgVMX3KvCL1ft3551fqjk0YGuFjEBcWHa+4k2MflkUQTaqFeEEvHKk1ICtiLTFl6JG&#10;0RF6a4v5bPax6ABrjyBVCHR61Sv5KuNrrWS80zqoyGzFKbeYV8zrc1qL1blYvqDwjZFDGuIfsmiF&#10;cRR0groSUbANmj+gWiMRAuh4IqEtQGsjVa6Bqilnr6p5aIRXuRYiJ/iJpvD/YOXt9sHfI9HQ+bAM&#10;JKYqdhrb9Kf82C6TtZ/IUrvIJB2Wi9NyvuBMkirLp4nM4uDsMcSvClqWhIoj3UWmSGxvQuxNR5MU&#10;y8G1sTbfh3XpIIA1dTrLm9QQ6tIi2wq6yrgrh2hHVhQ7eRaHSrIU91YlCOu+K81MTbnPcyK5yQ6Y&#10;QkrlYtmrGlGrPtTZjL4x2JhFLjQDJmRNSU7YA8Bo2YOM2H3Zg31yVblHJ+fZ3xLrnSePHBlcnJxb&#10;4wDfArBU1RC5tx9J6qlJLD1Dvb9HhtBPSPDy2tC13YgQ7wXSSNDw0JjHO1q0ha7iMEicNYC/3jpP&#10;9tSppOWsoxGrePi5Eag4s98c9fCXcrFIM5k3i7NPc9rgseb5WOM27SXQ1Zf0oHiZxWQf7ShqhPaJ&#10;XoN1ikoq4STFrriMOG4uYz/69J5ItV5nM5pDL+KNe/AygSdWU1s+7p4E+qF3IzX9LYzjKJavWri3&#10;TZ4O1psI2uT+PvA68E0znBtneG/SI3G8z1aHV3H1GwAA//8DAFBLAwQUAAYACAAAACEAAsQ4IN4A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOUUvDMBSF3wX/Q7iCL8OllulmbTqGMDcGCk598C1r&#10;7ppicxOabKv/3rsnfTycw3e+cj64Thyxj60nBbfjDARS7U1LjYKP9+XNDERMmozuPKGCH4wwry4v&#10;Sl0Yf6I3PG5TIxhCsdAKbEqhkDLWFp2OYx+QuNv73unEsW+k6fWJ4a6TeZbdS6db4gerAz5ZrL+3&#10;B6dgubKjhdy8fIZ1fN27fB2eV6Mvpa6vhsUjiIRD+hvDWZ/VoWKnnT+QiaJTMLub8FJBnoM419n0&#10;AcSO82QKsirlf//qFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGpmV954AgAAXQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAALEOCDeAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      Belső tó (16-333-1-5)            Külső-Víztározó (16-293-1-5)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D250D8" w:rsidRPr="009B4A1C" w:rsidRDefault="009B4A1C" w:rsidP="009B4A1C">
+    <w:p w14:paraId="74DF2813" w14:textId="77777777" w:rsidR="00D250D8" w:rsidRDefault="009B4A1C" w:rsidP="009B4A1C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="830"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="830" w:firstLine="0"/>
         <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">______  számú </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2CFC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">______  számú </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E2CFC">
+        <w:t>víziállást</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>víziállást</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D250D8" w:rsidRPr="009B4A1C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>az azon található felépítményekkel együtt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B1F195" w14:textId="3985C5D2" w:rsidR="001C264D" w:rsidRPr="001C264D" w:rsidRDefault="001C264D" w:rsidP="009B4A1C">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="830"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="830" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>az az</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Stég alapterülete: _____ m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C264D">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>on található felépítményekkel együtt.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  | Felépítmény: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_____ m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C264D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D250D8" w:rsidRDefault="00D250D8" w:rsidP="00D250D8">
+    <w:p w14:paraId="30114BC0" w14:textId="77777777" w:rsidR="00D250D8" w:rsidRDefault="00D250D8" w:rsidP="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="830"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="830" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8" w:rsidP="00D250D8">
+    <w:p w14:paraId="2293DF7E" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8" w:rsidP="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="830"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="830" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
@@ -1231,51 +1304,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pontban</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>megjelölt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stéget.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8" w:rsidP="00D250D8">
+    <w:p w14:paraId="1DF196FA" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8" w:rsidP="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
         </w:tabs>
         <w:ind w:left="837" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A Szerződő Felek megállapodnak abban, hogy az Eladó a </w:t>
       </w:r>
       <w:r w:rsidR="005E2CFC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>használatában álló víziállás</w:t>
@@ -1304,65 +1377,51 @@
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ft,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vételár megfizetése ellenében adja el a Vevőnek, aki azt a fenti vételárért megvásárolja. A Szerződő Felek megállapodása szerint a Vevő egy összegben teljesít.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D250D8" w:rsidRDefault="00D250D8" w:rsidP="00D250D8">
-[...13 lines deleted...]
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+    <w:p w14:paraId="3AFF4EFC" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
         </w:tabs>
         <w:spacing w:before="77"/>
         <w:ind w:left="837" w:right="113" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
@@ -1601,156 +1660,156 @@
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ptk. részletvételre vonatkozó 376. §-át, valamint az adásvételre vonatkozó rendelkezéseit (Ptk. 365–369. §) kell alkalmazni.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+    <w:p w14:paraId="6F85E167" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
         </w:tabs>
         <w:ind w:left="837" w:right="112" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E szerződés </w:t>
       </w:r>
       <w:r w:rsidR="009B4A1C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>három</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> példányban készült, melyet a Szerződő Felek, mint akaratukkal mindenben megegyezőt aláírásukkal megerősítenek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+    <w:p w14:paraId="7E250DAC" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="204"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
+    <w:p w14:paraId="6E8A76FE" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="00D250D8">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8140"/>
         </w:tabs>
         <w:ind w:left="474"/>
       </w:pPr>
       <w:r>
         <w:t>Kelt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E3D11">
         <w:t>________</w:t>
       </w:r>
       <w:r>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="009B4A1C">
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009B4A1C">
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009B4A1C">
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
+    <w:p w14:paraId="5103E3AF" w14:textId="77777777" w:rsidR="006C0D73" w:rsidRDefault="006C0D73">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0084004B" w:rsidRDefault="00D250D8" w:rsidP="0084004B">
+    <w:p w14:paraId="1D42A2B1" w14:textId="77777777" w:rsidR="0084004B" w:rsidRDefault="00D250D8" w:rsidP="0084004B">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="177"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C30A9E5" wp14:editId="71F2C108">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1006602</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>274210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2667000" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1" name="Graphic 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2667000" cy="1270"/>
                         </a:xfrm>
@@ -1770,66 +1829,66 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6186">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C72ED00" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:79.25pt;margin-top:21.6pt;width:210pt;height:.1pt;z-index:-251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2667000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgfxqPHwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ZySAujTjE0aDGg&#10;6Ao0w86KLMfGZFEjlTj5+1GynaTdbZgPAiU+kXx8lO/uj50VB4PUgivlfJZLYZyGqnW7Uv7YPH65&#10;lYKCcpWy4EwpT4bk/erzp7veF2YBDdjKoOAgjorel7IJwRdZRroxnaIZeOPYWQN2KvAWd1mFqufo&#10;nc0Web7MesDKI2hDxKfrwSlXKX5dGx2+1zWZIGwpubaQVkzrNq7Z6k4VO1S+afVYhvqHKjrVOk56&#10;DrVWQYk9tn+F6lqNQFCHmYYug7putUkcmM08/8DmrVHeJC7cHPLnNtH/C6tfDq8o2oq1k8KpjiV6&#10;Grsxj83pPRWMefOvGOmRfwb9i9iRvfPEDY2YY41dxDI5cUydPp07bY5BaD5cLJc3ec6CaPbNFzdJ&#10;iEwV0129p/BkIMVRh2cKg07VZKlmsvTRTSay2lFnm3QOUrDOKAXrvB109irEe7G4aIr+Ukg86+Bg&#10;NpC84UPlXNrFa9016kxlYsnYAcFGTMO9GoyUmu1rctbFKpbz22UaHwLbVo+ttbEKwt32waI4qDi8&#10;6Ys8OMI7mEcKa0XNgEuuEWbdqNMgTRRpC9WJBe9Z41LS771CI4X95nik4vOYDJyM7WRgsA+QHlFq&#10;EOfcHH8q9CKmL2VgZV9gGlhVTKJF6mdsvOng6z5A3UZF0wwNFY0bnvJEcHyR8Rld7xPq8t9Y/QEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAEVlfPLcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHgx7UIpisjSGJOeG2kTe9zCCCg7S9iF4r93OOnxvfny5r1sN5tOTDi41pKCcB2AQCpt&#10;1VKt4HTcrxIQzmuqdGcJFfygg11+e5PptLJXesep8LXgEHKpVtB436dSurJBo93a9kh8+7SD0Z7l&#10;UMtq0FcON53cBMGjNLol/tDoHt8aLL+L0SiYHp73SfF1SMLwfIjdxyk6jmWk1P3d/PoCwuPs/2BY&#10;6nN1yLnTxY5UOdGxjpOYUQXbaAOCgfhpMS6LsQWZZ/L/gvwXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA4H8ajx8CAAB/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEARWV88twAAAAJAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m,l2667000,e" filled="f" strokeweight=".17183mm">
+              <v:shape w14:anchorId="4D6C7496" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:79.25pt;margin-top:21.6pt;width:210pt;height:.1pt;z-index:-251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2667000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLmjqFDgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ZySAsjTjE06DCg&#10;6Ao0w86KLMfGZFEjlTj5+1GynWTdbZgPAiU+kY98lFcPp86Ko0FqwZVyPsulME5D1bp9Kb9vnz7d&#10;S0FBuUpZcKaUZ0PyYf3xw6r3hVlAA7YyKDiIo6L3pWxC8EWWkW5Mp2gG3jh21oCdCrzFfVah6jl6&#10;Z7NFni+zHrDyCNoQ8elmcMp1il/XRodvdU0mCFtK5hbSimndxTVbr1SxR+WbVo801D+w6FTrOOkl&#10;1EYFJQ7Y/hWqazUCQR1mGroM6rrVJtXA1czzd9W8NcqbVAs3h/ylTfT/wuqX45t/xUid/DPon8Qd&#10;yXpPxcUTNzRiTjV2EcvExSl18XzpojkFoflwsVze5Tk3W7NvvrhLTc5UMd3VBwpfDKQ46vhMYdCg&#10;mizVTJY+uclEVjJqaJOGQQrWEKVgDXeDhl6FeC+Si6bor0TiWQdHs4XkDe+YM7Wr17pb1KWUqUrG&#10;Dgg2Yhru1WCk1GzfFmddZLGc3y/TaBDYtnpqrY0sCPe7R4viqOJgpi/WwRH+gHmksFHUDLjkGmHW&#10;jToN0kSRdlCdX1H0PM2lpF8HhUYK+9XxuMTRnwycjN1kYLCPkB5IahDn3J5+KPQipi9lYGVfYBpG&#10;VUyixdIv2HjTwedDgLqNiqYZGhiNG57gVOD42uITud0n1PWfsP4NAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFZXzy3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me1CKYrI0hiT&#10;nhtpE3vcwggoO0vYheK/dzjp8b358ua9bDebTkw4uNaSgnAdgEAqbdVSreB03K8SEM5rqnRnCRX8&#10;oINdfnuT6bSyV3rHqfC14BByqVbQeN+nUrqyQaPd2vZIfPu0g9Ge5VDLatBXDjed3ATBozS6Jf7Q&#10;6B7fGiy/i9EomB6e90nxdUjC8HyI3ccpOo5lpNT93fz6AsLj7P9gWOpzdci508WOVDnRsY6TmFEF&#10;22gDgoH4aTEui7EFmWfy/4L8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIuaOoUOAgAA&#10;WwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEVlfPLc&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" path="m,l2667000,e" filled="f" strokeweight=".17183mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08E44014" wp14:editId="377AEF98">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3886961</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>274210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2667000" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="2" name="Graphic 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2667000" cy="1270"/>
                         </a:xfrm>
@@ -1849,225 +1908,225 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6186">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6D381955" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:306.05pt;margin-top:21.6pt;width:210pt;height:.1pt;z-index:-251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2667000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxgpucJQIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3Z8cBsjTjE0aDGg&#10;6Aq0w86KLMfGZFETldj5+1GynaTdbZgPAiU+kXx8lNd3Q6fZUTlswZR8uUg5U0ZC1Zp9yX+8PXy5&#10;5Qy9MJXQYFTJTwr53ebzp3VvC5VBA7pSjlEQg0VvS954b4skQdmoTuACrDLkrMF1wtPW7ZPKiZ6i&#10;dzrJ0jRPenCVdSAVIp1uRyffxPh1raT/XteoPNMlp9p8XF1cd2FNNmtR7J2wTSunMsQ/VNGJ1lDS&#10;c6it8IIdXPtXqK6VDhBqv5DQJVDXrVSRA7FZph/YvDbCqsiFmoP23Cb8f2Hl8/HFsbYqecaZER1J&#10;9Dh1IwvN6S0WhHm1Ly7QQ/sE8heSI3nnCRucMEPtuoAlcmyInT6dO60GzyQdZnl+k6YkiCTfMruJ&#10;QiSimO/KA/pHBTGOOD6hH3WqZks0syUHM5uO1A4666iz54x0dpyRzrtRZyt8uBeKCybrL4WEsw6O&#10;6g2i13+onEq7eLW5RhGVfLVacTazJOyIICOkoV6NRkxN9jU5bUIV+fI2j+ODoNvqodU6VIFuv7vX&#10;jh1FGN74BR4U4R3MOvRbgc2Ii64Jps2k0yhNEGkH1YkE70njkuPvg3CKM/3N0EiF5zEbbjZ2s+G8&#10;vof4iGKDKOfb8FM4y0L6kntS9hnmgRXFLFqgfsaGmwa+HjzUbVA0ztBY0bShKY8EpxcZntH1PqIu&#10;/43NHwAAAP//AwBQSwMEFAAGAAgAAAAhACcT8aHdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FugzAMhu+T9g6RJ+0yrSHQVZQRqmlSz9Vope2YEhfYiINIoOztF07r0b8//f6c72bTsQkH11qS&#10;IFYRMKTK6pZqCafj/jkF5rwirTpLKOEXHeyK+7tcZdpe6QOn0tcslJDLlITG+z7j3FUNGuVWtkcK&#10;u4sdjPJhHGquB3UN5abjcRRtuFEthQuN6vG9weqnHI2E6Wm7T8vvQyrE1+HFfZ6S41glUj4+zG+v&#10;wDzO/h+GRT+oQxGcznYk7VgnYSNiEVAJ6yQGtgBRsiTnJVkDL3J++0LxBwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAPGCm5wlAgAAfwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACcT8aHdAAAACgEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m,l2666999,e" filled="f" strokeweight=".17183mm">
+              <v:shape w14:anchorId="57793A34" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:306.05pt;margin-top:21.6pt;width:210pt;height:.1pt;z-index:-251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2667000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzUMwCEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ZycBsjTjE06DCg&#10;6Ao0w86yLMfGZFGjlNj5+1GynWTdbZgPAiU+kY98lDcPQ6fZSaFrwRR8uUg5U0ZC1ZpDwb/vnz7d&#10;c+a8MJXQYFTBz8rxh+3HD5ve5moFDehKIaMgxuW9LXjjvc2TxMlGdcItwCpDzhqwE562eEgqFD1F&#10;73SyStMs6QEriyCVc3S6G518G+PXtZL+W1075ZkuOHHzccW4lmFNthuRH1DYppUTDfEPLDrRGkp6&#10;CbUTXrAjtn+F6lqJ4KD2CwldAnXdShVroGqW6btq3hphVayFmuPspU3u/4WVL6c3+4qBurPPIH86&#10;6kjSW5dfPGHjJsxQYxewRJwNsYvnSxfV4Jmkw1WW3aUpNVuSb7m6i01ORD7flUfnvyiIccTp2flR&#10;g2q2RDNbcjCziaRk0FBHDT1npCFyRhqWo4ZW+HAvkAsm669EwlkHJ7WH6PXvmBO1q1ebWxSVkq3X&#10;a87mKgk7IsgIaahXoxFTk31bnDaBRba8z+JoONBt9dRqHVg4PJSPGtlJhMGMX6iDIvwBs+j8Trhm&#10;xEXXBNNm0mmUJohUQnV+RdbTNBfc/ToKVJzpr4bGJYz+bOBslLOBXj9CfCCxQZRzP/wQaFlIX3BP&#10;yr7APIwin0ULpV+w4aaBz0cPdRsUjTM0Mpo2NMGxwOm1hSdyu4+o6z9h+xsAAP//AwBQSwMEFAAG&#10;AAgAAAAhACcT8aHdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAMhu+T9g6RJ+0yrSHQ&#10;VZQRqmlSz9Vope2YEhfYiINIoOztF07r0b8//f6c72bTsQkH11qSIFYRMKTK6pZqCafj/jkF5rwi&#10;rTpLKOEXHeyK+7tcZdpe6QOn0tcslJDLlITG+z7j3FUNGuVWtkcKu4sdjPJhHGquB3UN5abjcRRt&#10;uFEthQuN6vG9weqnHI2E6Wm7T8vvQyrE1+HFfZ6S41glUj4+zG+vwDzO/h+GRT+oQxGcznYk7Vgn&#10;YSNiEVAJ6yQGtgBRsiTnJVkDL3J++0LxBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADNQ&#10;zAITAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACcT8aHdAAAACgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2666999,e" filled="f" strokeweight=".17183mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0084004B" w:rsidRPr="0084004B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084004B" w:rsidRDefault="0084004B" w:rsidP="0084004B">
+    <w:p w14:paraId="20682C48" w14:textId="77777777" w:rsidR="0084004B" w:rsidRDefault="0084004B" w:rsidP="0084004B">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4554"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:right="17"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Eladó</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Vevő</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="0084004B">
+    <w:p w14:paraId="577780AD" w14:textId="77777777" w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="0084004B">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4554"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:right="17"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
+    <w:p w14:paraId="1E90415E" w14:textId="77777777" w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4554"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:right="17"/>
       </w:pPr>
       <w:r>
         <w:t>Név: ………………………………………….    Név: ………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
+    <w:p w14:paraId="1F2888CB" w14:textId="77777777" w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4554"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:right="17"/>
       </w:pPr>
       <w:r>
         <w:t>Cím: ………………………………………….   Cím: …………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
+    <w:p w14:paraId="71149ED2" w14:textId="77777777" w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4554"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:right="17"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Szig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: ………………………………………….   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Szig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>: ………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
+    <w:p w14:paraId="3F1DDEA4" w14:textId="77777777" w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4554"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:right="17"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                 TANÚ                                                                   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>TANÚ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
+    <w:p w14:paraId="77F31942" w14:textId="77777777" w:rsidR="00412837" w:rsidRDefault="00412837" w:rsidP="00412837">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4554"/>
         </w:tabs>
         <w:spacing w:before="138"/>
         <w:ind w:right="17"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00412837">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1300" w:bottom="280" w:left="1300" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="633401C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B3E934E"/>
     <w:lvl w:ilvl="0" w:tplc="8BBE93EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="831" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -2146,129 +2205,131 @@
     <w:lvl w:ilvl="7" w:tplc="BA9686AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6765" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C674CC42">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7611" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1058699501">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C0D73"/>
     <w:rsid w:val="000E3D11"/>
+    <w:rsid w:val="001C264D"/>
     <w:rsid w:val="00412837"/>
     <w:rsid w:val="005E2CFC"/>
     <w:rsid w:val="006C0D73"/>
     <w:rsid w:val="0084004B"/>
     <w:rsid w:val="009B4A1C"/>
     <w:rsid w:val="00D250D8"/>
+    <w:rsid w:val="00F91FB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="093380B3"/>
   <w15:docId w15:val="{D8B5EBE4-88EF-4880-B15A-CFE1117EC64F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2600,50 +2661,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2700,51 +2762,51 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Norml"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="837" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Norml"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1584531822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="858351235">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3109,75 +3171,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>199</Words>
-  <Characters>1375</Characters>
+  <Words>206</Words>
+  <Characters>1424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Adasveteli_szerzodes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1571</CharactersWithSpaces>
+  <CharactersWithSpaces>1627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Adasveteli_szerzodes</dc:title>
   <dc:creator>thuse</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-01-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>